--- v0 (2026-06-05)
+++ v1 (2026-08-20)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Fish" sheetId="1" r:id="rId1"/>
     <sheet name="Molluscs" sheetId="2" r:id="rId3"/>
     <sheet name="Crustaceans" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="374">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="375">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Organisation</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>Address 3</t>
   </si>
   <si>
     <t>Town</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
@@ -159,50 +160,53 @@
     <t>Other</t>
   </si>
   <si>
     <t>Waveney AquaHarvest</t>
   </si>
   <si>
     <t>OUTNEY COMMON</t>
   </si>
   <si>
     <t>BUNGAY</t>
   </si>
   <si>
     <t>Suffolk</t>
   </si>
   <si>
     <t>NR35 1DS</t>
   </si>
   <si>
     <t>EW000-C-002</t>
   </si>
   <si>
     <t>TM330899</t>
   </si>
   <si>
     <t xml:space="preserve">Rainbow Trout  (Oncorhynchus mykiss)</t>
+  </si>
+  <si>
+    <t>~100000</t>
   </si>
   <si>
     <t>Purification Centre</t>
   </si>
   <si>
     <t>Jeff's Stock Ponds 1 and 2</t>
   </si>
   <si>
     <t>Payne's Trout Farm at Portland</t>
   </si>
   <si>
     <t>101 LOUVIERS ROAD</t>
   </si>
   <si>
     <t>Preston Downs</t>
   </si>
   <si>
     <t>DT3 6AY</t>
   </si>
   <si>
     <t>EW000-D-003</t>
   </si>
   <si>
     <t>SY68298269</t>
   </si>
@@ -1468,462 +1472,464 @@
         <v>42</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>46</v>
       </c>
       <c r="J4" s="2">
         <v>45320</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="M4"/>
+      <c r="M4" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="N4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T4" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V4" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X4" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA4" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AB4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC4"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J5" s="2">
         <v>45854</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W5" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC5"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J6" s="2">
         <v>45398</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M6"/>
       <c r="N6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA6" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC6"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D7"/>
       <c r="E7" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G7"/>
       <c r="H7" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J7" s="2">
         <v>45496</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AB7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC7"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G8"/>
       <c r="H8" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J8" s="2">
         <v>44562</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M8"/>
       <c r="N8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="AA8" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC8"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G9"/>
       <c r="H9" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J9" s="2">
         <v>45510</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M9"/>
       <c r="N9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="0" t="s">
         <v>38</v>
@@ -1931,995 +1937,995 @@
       <c r="V9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AB9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC9"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G10"/>
       <c r="H10" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J10" s="2">
         <v>45525</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M10"/>
       <c r="N10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA10" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AB10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J11" s="2">
         <v>45538</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M11"/>
       <c r="N11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AB11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J12" s="2">
         <v>45540</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M12"/>
       <c r="N12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA12" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AB12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J13" s="2">
         <v>45540</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M13"/>
       <c r="N13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA13" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AB13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC13"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H14"/>
       <c r="I14" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J14" s="2">
         <v>45586</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M14"/>
       <c r="N14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA14" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J15" s="2">
         <v>45586</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M15"/>
       <c r="N15" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O15" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q15" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y15" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z15" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA15" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB15" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D16"/>
       <c r="E16" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G16"/>
       <c r="H16" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J16" s="2">
         <v>45594</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M16"/>
       <c r="N16" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O16" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P16" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q16" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y16" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z16" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA16" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AB16" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J17" s="2">
         <v>45638</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M17"/>
       <c r="N17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T17" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X17" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA17" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AB17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC17"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D18"/>
       <c r="E18" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G18"/>
       <c r="H18" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J18" s="2">
         <v>45902</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M18"/>
       <c r="N18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y18" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z18" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA18" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB18" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC18"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19"/>
       <c r="E19" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G19"/>
       <c r="H19" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J19" s="2">
         <v>45919</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M19" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC19"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D20"/>
       <c r="E20" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J20" s="2">
         <v>45919</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M20"/>
       <c r="N20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC20"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J21" s="2">
         <v>45919</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M21"/>
       <c r="N21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U21" s="0" t="s">
         <v>38</v>
@@ -2927,324 +2933,324 @@
       <c r="V21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AB21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC21"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J22" s="2">
         <v>45919</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M22"/>
       <c r="N22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T22" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V22" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X22" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AB22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC22"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="J23" s="2">
         <v>45926</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M23"/>
       <c r="N23" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O23" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P23" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q23" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V23" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AB23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G24"/>
       <c r="H24" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="J24" s="2">
         <v>45940</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M24"/>
       <c r="N24" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O24" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q24" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V24" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y24" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z24" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA24" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB24" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G25"/>
       <c r="H25" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J25" s="2">
         <v>45940</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L25" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M25"/>
       <c r="N25" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O25" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P25" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q25" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T25" s="0" t="s">
         <v>39</v>
@@ -3255,244 +3261,244 @@
       <c r="V25" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X25" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y25" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z25" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA25" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AB25" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC25"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26"/>
       <c r="E26" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G26"/>
       <c r="H26" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J26" s="2">
         <v>45944</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L26" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M26"/>
       <c r="N26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V26" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA26" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AB26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC26"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D27"/>
       <c r="E27" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G27"/>
       <c r="H27" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J27" s="2">
         <v>45945</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L27" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M27"/>
       <c r="N27" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O27" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P27" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q27" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X27" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y27" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z27" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA27" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB27" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC27"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D28"/>
       <c r="E28" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J28" s="2">
         <v>45968</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M28"/>
       <c r="N28" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O28" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P28" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q28" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U28" s="0" t="s">
         <v>38</v>
@@ -3500,335 +3506,335 @@
       <c r="V28" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y28" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z28" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA28" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AB28" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J29" s="2">
         <v>40205</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M29" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N29" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O29" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P29" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q29" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V29" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA29" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC29"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D30"/>
       <c r="E30" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J30" s="2">
         <v>39899</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M30" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N30" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O30" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P30" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q30" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T30" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V30" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X30" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y30" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z30" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="AA30" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB30" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC30"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J31" s="2">
         <v>39899</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M31" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="N31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T31" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V31" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X31" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y31" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z31" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AA31" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB31" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC31"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J32" s="2">
         <v>45512</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M32"/>
       <c r="N32" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O32" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P32" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q32" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T32" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U32" s="0" t="s">
         <v>38</v>
@@ -3836,1242 +3842,1242 @@
       <c r="V32" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X32" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y32" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z32" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA32" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AB32" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC32"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D33"/>
       <c r="E33" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M33" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="N33" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O33" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P33" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q33" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y33" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z33" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA33" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB33" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC33"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="J34" s="2">
         <v>39899</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M34" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="N34" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O34" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P34" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q34" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X34" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y34" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z34" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA34" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB34" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC34"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D35"/>
       <c r="E35" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J35" s="2">
         <v>40319</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M35"/>
       <c r="N35" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O35" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P35" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R35" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S35" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T35" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U35" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V35" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W35" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X35" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y35" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z35" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA35" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AB35" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC35"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J36" s="2">
         <v>45331</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M36" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N36" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O36" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P36" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q36" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R36" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S36" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T36" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U36" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W36" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X36" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y36" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z36" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA36" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB36" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC36"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D37"/>
       <c r="E37" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J37" s="2">
         <v>39899</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M37" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="N37" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O37" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P37" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q37" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R37" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S37" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T37" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W37" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X37" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z37" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA37" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AB37" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC37"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J38" s="2">
         <v>39899</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="L38" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M38" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T38" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V38" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X38" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA38" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC38"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F39"/>
       <c r="G39" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="J39" s="2">
         <v>45995</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M39"/>
       <c r="N39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T39" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V39" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X39" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y39" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z39" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA39" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB39" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC39"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G40"/>
       <c r="H40" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J40" s="2">
         <v>45992</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M40"/>
       <c r="N40" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O40" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P40" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q40" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T40" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X40" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z40" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="AA40" s="0" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="AB40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC40"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G41"/>
       <c r="H41" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J41" s="2">
         <v>46001</v>
       </c>
       <c r="K41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M41"/>
       <c r="N41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T41" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V41" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X41" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA41" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC41"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G42"/>
       <c r="H42" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J42" s="2">
         <v>46001</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L42" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M42"/>
       <c r="N42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T42" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V42" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X42" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y42" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z42" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA42" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB42" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC42"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D43"/>
       <c r="E43" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G43"/>
       <c r="H43" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J43" s="2">
         <v>46001</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L43" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M43"/>
       <c r="N43" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O43" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P43" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q43" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V43" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y43" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z43" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA43" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB43" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC43"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G44"/>
       <c r="H44" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J44" s="2">
         <v>46001</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="L44" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M44" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="N44" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O44" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P44" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q44" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R44" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S44" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U44" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V44" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W44" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y44" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z44" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA44" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB44" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC44"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F45"/>
       <c r="G45" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J45" s="2">
         <v>46001</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L45" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M45"/>
       <c r="N45" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O45" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P45" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q45" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T45" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V45" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X45" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y45" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z45" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA45" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB45" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC45"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J46" s="2">
         <v>46001</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M46"/>
       <c r="N46" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O46" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P46" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q46" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R46" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S46" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T46" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U46" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V46" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W46" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X46" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA46" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC46"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E47"/>
       <c r="F47" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G47"/>
       <c r="H47" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J47" s="2"/>
       <c r="K47" s="0" t="s">
         <v>36</v>
       </c>
       <c r="L47" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M47"/>
       <c r="N47" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O47" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P47" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q47" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R47" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S47" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T47" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U47" s="0" t="s">
         <v>38</v>
@@ -5079,121 +5085,121 @@
       <c r="V47" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W47" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X47" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y47" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z47" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA47" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AB47" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC47"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G48"/>
       <c r="H48" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J48" s="2">
         <v>46001</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="M48"/>
       <c r="N48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T48" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="V48" s="0" t="s">
         <v>40</v>
       </c>
       <c r="W48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X48" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Y48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Z48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AA48" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="AC48"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="R1:X1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:V4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.041261672973633" customWidth="1"/>
     <col min="2" max="2" width="31.25069808959961" customWidth="1"/>
@@ -5267,180 +5273,180 @@
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" s="1" customFormat="1">
       <c r="N2" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="O2" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="P2" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="P2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D3"/>
       <c r="E3" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G3"/>
       <c r="H3" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J3" s="2">
         <v>45594</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M3"/>
       <c r="N3" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>38</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>38</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>36</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>36</v>
       </c>
       <c r="T3" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="U3" s="0" t="s">
         <v>36</v>
       </c>
       <c r="V3"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J4" s="2">
         <v>44662</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M4"/>
       <c r="N4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="T4" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="U4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="V4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="N1:O1"/>
     <mergeCell ref="P1:Q1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.764310836791992" customWidth="1"/>
     <col min="2" max="2" width="25.039257049560547" customWidth="1"/>
@@ -5506,158 +5512,158 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" s="1" customFormat="1">
       <c r="N2" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D3"/>
       <c r="E3" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G3"/>
       <c r="H3" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J3" s="2">
         <v>45912</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M3"/>
       <c r="N3" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>38</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>36</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>36</v>
       </c>
       <c r="T3"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D4"/>
       <c r="E4" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G4"/>
       <c r="H4" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J4" s="2">
         <v>45912</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M4"/>
       <c r="N4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>36</v>
       </c>
       <c r="T4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="N1"/>
     <mergeCell ref="O1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Cefas under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>Cefas</Company>