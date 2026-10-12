--- v1 (2026-08-20)
+++ v2 (2026-10-12)
@@ -5112,51 +5112,51 @@
       <c r="B48" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>327</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48" s="0" t="s">
         <v>200</v>
       </c>
       <c r="G48"/>
       <c r="H48" s="0" t="s">
         <v>328</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>346</v>
       </c>
       <c r="J48" s="2">
         <v>46001</v>
       </c>
       <c r="K48" s="0" t="s">
         <v>330</v>
       </c>
       <c r="L48" s="0" t="s">
-        <v>36</v>
+        <v>157</v>
       </c>
       <c r="M48"/>
       <c r="N48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="O48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="P48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="Q48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="S48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="T48" s="0" t="s">
         <v>39</v>
       </c>
       <c r="U48" s="0" t="s">
         <v>38</v>